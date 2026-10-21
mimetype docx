--- v0 (2026-09-22)
+++ v1 (2026-10-21)
@@ -1,1428 +1,1688 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...15 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3AEAFF1D" wp14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1EF38ECF" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Simbiologias</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="400" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5F52F76C" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos de documentos para submissão</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="537D6100" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento reúne os modelos das declarações que devem ser anexadas no momento da submissão do manuscrito, conforme as Diretrizes para Autores da Revista Simbiologias.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6C04B306" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como utilizar:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="12A2E9EC" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Copie o modelo desejado para um novo arquivo.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4E15D3E7" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Substitua os campos entre colchetes pelas informações do manuscrito e dos autores.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1508A542" wp14:textId="6A8FF3C6">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Imprima, assine (ou assine digitalmente) e converta o arquivo para o formato PDF.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="300" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...170 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1B1DA54A" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Anexe o PDF na submissão pelo sistema da revista.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="08046F82" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentos exigidos na submissão:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="22BBC3A2" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Manuscrito, em formato DOC, formatado conforme as diretrizes;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2D063386" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Declaração de cessão de direitos autorais, em PDF (Modelo 1);</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="64A7E0BF" w14:paraId="672A6659" wp14:textId="18D0F4FE">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Declaração de ausência de conflito de interesse, em PDF (Modelo 2);</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Declaração de uso de inteligência artificial, em PDF (Modelo 3);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:after="300" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...221 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Parecer consubstanciado do Comitê de Ética em Pesquisa, em PDF, quando pertinente.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:caps w:val="1"/>
-[...7 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6BAAC921" wp14:textId="77777777">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="400" w:before="200" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE CESSÃO DE DIREITOS AUTORAIS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0E27EA53" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu/nós, [nome completo do(s) autor(es)], declaro(amos), para os devidos fins, que o manuscrito intitulado “[título completo do manuscrito]”, submetido à Revista Simbiologias, é de nossa autoria, é inédito e não foi submetido simultaneamente a outro periódico.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4DC25F60" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos), ainda, que todas as pessoas listadas como autores contribuíram efetivamente para a elaboração do trabalho e que as fontes consultadas foram devidamente citadas e referenciadas, não havendo, portanto, plágio ou violação de direitos autorais de terceiros.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4C5FDBA0" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em caso de aprovação, cedo(emos) de forma gratuita, não exclusiva e sem limite de prazo os direitos autorais deste trabalho à Revista Simbiologias, autorizando sua publicação, reprodução e divulgação em meio impresso e eletrônico, em regime de acesso aberto.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5EAF746D" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estou(amos) ciente(s) de que a cessão preserva os direitos morais de autoria e que o trabalho poderá ser utilizado por terceiros, mediante a devida citação da fonte.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0A37501D" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Cidade], [dia] de [mês] de [ano].</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5DAB6C7B" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="02EB378F" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:caps w:val="1"/>
-[...7 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5EF10C0C" wp14:textId="77777777">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="400" w:before="200" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE AUSÊNCIA DE CONFLITO DE INTERESSE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="44064DF0" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu/nós, [nome completo do(s) autor(es)], autor(es) do manuscrito intitulado “[título completo do manuscrito]”, submetido à Revista Simbiologias, declaro(amos) que não há qualquer conflito de interesse, de natureza financeira ou não financeira, direto ou indireto, que possa ter influenciado a realização da pesquisa, a elaboração do texto ou a interpretação dos resultados apresentados.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="01BB2176" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos) também que informarei(emos) os editores caso qualquer situação de potencial conflito de interesse venha a surgir durante o processo de avaliação e publicação.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5D758F67" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Caso exista algum conflito de interesse, substitua o texto acima pela descrição detalhada da situação, indicando as pessoas, instituições ou fontes de financiamento envolvidas.)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A39BBE3" wp14:textId="77777777">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Cidade], [dia] de [mês] de [ano].</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="41C8F396" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="72A3D3EC" wp14:textId="77777777">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="600" w:after="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-      </w:pPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO 3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="200" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu/nós, [nome completo do(s) autor(es)], autor(es) do manuscrito intitulado “[título completo do manuscrito]”, submetido à Revista Simbiologias, declaro(amos), para os devidos fins, que ferramentas de inteligência artificial (IA) generativa foram utilizadas na elaboração do trabalho, conforme descrito a seguir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferramenta(s) utilizada(s): </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[nome, versão e desenvolvedor da ferramenta].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalidade do uso: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ex.: revisão gramatical e ortográfica, tradução, melhoria da redação, apoio à análise de dados, geração de conteúdo, elaboração de figuras].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seções do manuscrito em que houve uso: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ex.: Resumo, Introdução, Metodologia, Resultados, Discussão].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos) que todo o conteúdo gerado ou modificado com auxílio de IA foi revisado criticamente e validado pelo(s) autor(es), que assume(m) integral responsabilidade pela exatidão, originalidade e integridade das informações apresentadas, incluindo a verificação de todas as citações e referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos), ainda, que nenhuma ferramenta de IA foi incluída como autora ou coautora do trabalho, uma vez que não atende aos critérios de autoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Caso nenhuma ferramenta de IA generativa tenha sido utilizada, substitua o texto acima por: “Declaro(amos) que não foram utilizadas ferramentas de inteligência artificial generativa na elaboração do manuscrito, na análise dos dados ou na produção de figuras e tabelas.”)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Cidade], [dia] de [mês] de [ano].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:before="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:after="300" w:before="60" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e assinatura do autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-[...3 lines deleted...]
-      <w:cols w:num="1"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1417" w:left="1417" w:right="1417" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+</w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...91 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w14:docId w14:val="337D24D5"/>
-[...6 lines deleted...]
-  </w:rsids>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15 wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:color w:val="1f4d78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="2E74B5"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="2e74b5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:color w:val="2e74b5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:color w:val="1f4d78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...27 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
-  </w:style>
-[...52 lines deleted...]
-    <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
-
-[...20 lines deleted...]
-</file>